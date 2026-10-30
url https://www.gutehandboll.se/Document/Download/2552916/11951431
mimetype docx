--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,4347 +1,4112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="5D0F916D" w14:textId="2431E273" w:rsidR="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00A72DE8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kris- och incidenthanteringsplan VIF Gute Handboll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fastställd av:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Styrelsen för VIF Gute Handboll</w:t>
-      </w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A72DE8">
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gäller från:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026-10-25</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvarig för revidering:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Styrelsen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B33611E" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
-[...5 lines deleted...]
-          <v:rect id="_x0000_i1109" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C1F21">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="18B78DC0" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denna kris- och incidenthanteringsplan beskriver hur VIF Gute Handboll ska agera när en allvarlig händelse inträffar i samband med föreningens verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planen syftar till att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="54C5BBAA" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skydda människor från skada,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="40BD5C73" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skapa ett lugnt och samordnat agerande,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B906CA3" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">säkerställa att rätt personer informeras,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2EA48048" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minska konsekvenserna för berörda och föreningen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...19 lines deleted...]
-          <v:rect id="_x0000_i1110" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skapa förutsättningar för lärande och förbättring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIF Gute Handboll är en ideell förening där verksamheten bygger på ideella ledare och funktionärer. Planen är därför utformad för att vara enkel, tydlig och möjlig att använda även under stress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C1F21">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="06A3E595" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omfattning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planen gäller vid all verksamhet som arrangeras eller bedrivs av VIF Gute Handboll, exempelvis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">träningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">matcher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utbildningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">föreningsarrangemang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grundprinciper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid alla incidenter gäller följande prioriteringsordning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rädda liv och förhindra ytterligare skador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillkalla hjälp vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta hand om berörda personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informera ansvariga inom föreningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera det som inträffat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Följ upp och dra lärdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingen ledare förväntas hantera en allvarlig händelse ensam. Vid behov ska styrelsen kontaktas så snart situationen är under kontroll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Styrelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Styrelsen ansvarar för att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">denna plan hålls aktuell,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stödja ledare vid allvarliga händelser,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fatta beslut i större krissituationer,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvara för extern kommunikation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varje ledare ansvarar för att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agera direkt vid olycka eller incident,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontakta SOS Alarm när situationen kräver det,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informera vårdnadshavare vid behov,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapportera händelsen till styrelsen vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla medlemmar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla medlemmar och funktionärer ska bidra till en trygg miljö genom att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agera ansvarsfullt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hjälpa till efter förmåga,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapportera allvarliga händelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Händelser som omfattas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exempel på händelser där planen ska användas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allvarlig personskada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hjärtstopp eller livshotande sjukdom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hot eller våld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">försvunnen spelare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">misstanke om brott</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allvarlig konflikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">större olycka under resa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">händelser som riskerar att skada föreningens verksamhet eller anseende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akuta åtgärder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När en allvarlig händelse inträffar ska följande ordning följas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bedöm situationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skapa en snabb överblick och säkerställ att platsen är säker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Rädda liv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ge första hjälpen inom ramen för din kunskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Larma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring 112 när någon är allvarligt skadad, sjuk eller när polis eller räddningstjänst behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Informera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakta ansvarig ledare eller någon i styrelsen så snart det är möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Dokumentera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anteckna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vad som hänt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vilka som varit inblandade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vilka åtgärder som vidtagits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommunikation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid allvarliga händelser ska information vara saklig och korrekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Styrelsen utser vid behov en person som ansvarar för kontakter med media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Övriga ledare och medlemmar ska inte uttala sig för föreningens räkning utan hänvisa frågor till styrelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information om skadade eller andra personuppgifter lämnas aldrig ut utan hänsyn till den personliga integriteten och gällande lagstiftning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociala medier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid en allvarlig händelse gäller följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publicera inte bilder eller filmer från händelsen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publicera inte namn på drabbade,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spekulera inte kring orsaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hänvisa frågor till styrelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efter en incident</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När den akuta situationen är över ska styrelsen tillsammans med berörda ledare:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="58AB2EA3" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">följa upp händelsen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3A29152E" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bedöma om ytterligare stöd behövs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...47 lines deleted...]
-          <v:rect id="_x0000_i1111" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">besluta om eventuella förbättringsåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om barn eller ungdomar berörts ska vårdnadshavare hållas informerade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C1F21">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="741BC2DE" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla allvarligare incidenter bör dokumenteras med följande innehåll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="680FA500" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B39CFA3" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="33DF6380" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvarig ledare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1BF903B0" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beskrivning av händelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B0F36C7" w14:textId="77777777" w:rsidR="00A72DE8" w:rsidRPr="00A72DE8" w:rsidRDefault="00A72DE8" w:rsidP="00A72DE8">
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidtagna åtgärder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...19 lines deleted...]
-          <v:rect id="_x0000_i1112" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eventuell kontakt med polis, ambulans eller räddningstjänst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lärdomar och förbättringsförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentationen sparas av styrelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C1F21">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...219 lines deleted...]
-          <v:rect id="_x0000_i1113" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilaga – Viktiga kontaktuppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akuta nödsituationer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">SOS Alarm – 112</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polis (ej akut)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">114 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giftinformation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">010-456 67 00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C1F21">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...125 lines deleted...]
-          <v:rect id="_x0000_i1114" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreningens kontaktpersoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordförande:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lucas Lindberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: 072-5644406</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vice ordförande:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Simon Nilsson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: 076-8445174</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ungdomsansvarig:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marcus Timgren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: 070-5272499</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:pict>
+          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C1F21">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...793 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kom ihåg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I en krissituation är det viktigaste inte att göra allt perfekt – utan att agera lugnt, ta hand om människor och be om hjälp när det behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIF Gute Handboll ska vara en trygg och säker förening där vi tar ansvar för varandra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="1417" w:left="1417" w:right="1417" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Aptos"/>
+  <w:font w:name="Play">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...30 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="B10A75FC"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="48427540"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="FD9039A0"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="4A30A99E"/>
+  <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="2D96637C"/>
+  <w:abstractNum w:abstractNumId="9">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="3A927880"/>
+  <w:abstractNum w:abstractNumId="10">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="47526D88"/>
+  <w:abstractNum w:abstractNumId="11">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...595 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1129277909">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="309288238">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1551578896">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1891644266">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="817961133">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...20 lines deleted...]
-  <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{ED7A3BC0-BA62-4499-BEED-C1600177C21C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="sv"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278.00000000000006" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
+      <w:color w:val="0f4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
+      <w:color w:val="0f4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
+  <w:style w:type="character" w:styleId="Rubrik8Char" w:customStyle="1">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
-[...3 lines deleted...]
-    <w:link w:val="RubrikChar"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:rsid w:val="00A72DE8"/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...34 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
+  <w:style w:type="character" w:styleId="CitatChar" w:customStyle="1">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Starkbetoning">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
+        <w:bottom w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
+      <w:spacing w:after="360" w:before="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
+  <w:style w:type="character" w:styleId="StarktcitatChar" w:customStyle="1">
     <w:name w:val="Starkt citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Starktcitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Starkreferens">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00A72DE8"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4615,74 +4380,50 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhqOjTlniSkmGDOOeG5eJB9m4XaEA==">CgMxLjA4AHIhMVl1d0tnS0ctUHNNa0ItWVRpMjFTSWNxdk15dHRuMFNH</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Simon Nilsson (RF-SISU Gotland)</dc:creator>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>